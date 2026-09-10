--- v0 (2025-10-26)
+++ v1 (2026-09-10)
@@ -33,163 +33,174 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId49"/>
+    <p:notesMasterId r:id="rId54"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="263" r:id="rId6"/>
     <p:sldId id="262" r:id="rId7"/>
     <p:sldId id="265" r:id="rId8"/>
     <p:sldId id="518" r:id="rId9"/>
     <p:sldId id="519" r:id="rId10"/>
     <p:sldId id="532" r:id="rId11"/>
     <p:sldId id="531" r:id="rId12"/>
     <p:sldId id="537" r:id="rId13"/>
     <p:sldId id="257" r:id="rId14"/>
     <p:sldId id="267" r:id="rId15"/>
     <p:sldId id="534" r:id="rId16"/>
     <p:sldId id="535" r:id="rId17"/>
     <p:sldId id="536" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="277" r:id="rId22"/>
     <p:sldId id="525" r:id="rId23"/>
     <p:sldId id="526" r:id="rId24"/>
     <p:sldId id="533" r:id="rId25"/>
     <p:sldId id="523" r:id="rId26"/>
     <p:sldId id="524" r:id="rId27"/>
     <p:sldId id="527" r:id="rId28"/>
-    <p:sldId id="528" r:id="rId29"/>
-[...3 lines deleted...]
-    <p:sldId id="403" r:id="rId33"/>
+    <p:sldId id="530" r:id="rId29"/>
+    <p:sldId id="520" r:id="rId30"/>
+    <p:sldId id="521" r:id="rId31"/>
+    <p:sldId id="539" r:id="rId32"/>
+    <p:sldId id="540" r:id="rId33"/>
     <p:sldId id="445" r:id="rId34"/>
     <p:sldId id="538" r:id="rId35"/>
-    <p:sldId id="522" r:id="rId36"/>
-[...11 lines deleted...]
-    <p:sldId id="426" r:id="rId48"/>
+    <p:sldId id="544" r:id="rId36"/>
+    <p:sldId id="403" r:id="rId37"/>
+    <p:sldId id="541" r:id="rId38"/>
+    <p:sldId id="522" r:id="rId39"/>
+    <p:sldId id="543" r:id="rId40"/>
+    <p:sldId id="542" r:id="rId41"/>
+    <p:sldId id="511" r:id="rId42"/>
+    <p:sldId id="512" r:id="rId43"/>
+    <p:sldId id="516" r:id="rId44"/>
+    <p:sldId id="517" r:id="rId45"/>
+    <p:sldId id="513" r:id="rId46"/>
+    <p:sldId id="409" r:id="rId47"/>
+    <p:sldId id="410" r:id="rId48"/>
+    <p:sldId id="430" r:id="rId49"/>
+    <p:sldId id="441" r:id="rId50"/>
+    <p:sldId id="422" r:id="rId51"/>
+    <p:sldId id="423" r:id="rId52"/>
+    <p:sldId id="426" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" fontAlgn="base">
       <a:spcBef>
@@ -790,80 +801,80 @@
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent3"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="11912"/>
-    <p:restoredTop sz="90290"/>
+    <p:restoredLeft sz="18446"/>
+    <p:restoredTop sz="90446"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="120" d="100"/>
-          <a:sy n="120" d="100"/>
+          <a:sx n="130" d="100"/>
+          <a:sy n="130" d="100"/>
         </p:scale>
-        <p:origin x="200" y="456"/>
+        <p:origin x="440" y="184"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -908,51 +919,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{C8C545FD-D4FA-384F-97F1-8F3483D65E18}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/27/23</a:t>
+              <a:t>3/2/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1252,87 +1263,91 @@
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -1952,108 +1967,58 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="0" dirty="0">
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21242C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Lato" panose="020F0502020204030203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Receptor tyrosine kinases</a:t>
-[...49 lines deleted...]
-              <a:t> is just a name for an enzyme that transfers phosphate groups to a protein or other target, and a receptor tyrosine kinase transfers phosphate groups specifically to the amino acid tyrosine.</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="217" name="Google Shape;217;p12:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -2180,120 +2145,50 @@
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...68 lines deleted...]
-            </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="217" name="Google Shape;217;p12:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
@@ -3812,230 +3707,61 @@
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2789965274"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2950265796"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
-[...167 lines deleted...]
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="285" name="Google Shape;285;p18:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
@@ -4091,50 +3817,153 @@
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2050514451"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>One way to think of an oncogene mutation is like the gas pedal in a car stuck “on” or down. The mutated KRAS gene is actively telling the cell to grow and divide more than it should, which can lead to cancer. This is similar to a car accelerating through a stop sign. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="282E3E"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="hurme_no2-webfont"/>
+              </a:rPr>
+              <a:t>Oncogene is like smashing the gas pedal to the floor and makes the whole cycle go too fast. Proto-oncogene is a correct amount of pressure on the gas pedal and says "go" at an appropriate speed</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1DF9CF15-A19E-9344-B2B8-C6AD59E227B0}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3170132509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4146,363 +3975,108 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>One way to think of an oncogene mutation is like the gas pedal in a car stuck “on” or down. The mutated KRAS gene is actively telling the cell to grow and divide more than it should, which can lead to cancer. This is similar to a car accelerating through a stop sign. </a:t>
+              <a:t>https://</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>biocare.net</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>/news/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>biocare</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>-basics-oncogenes/</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1DF9CF15-A19E-9344-B2B8-C6AD59E227B0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3170132509"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3084215035"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...269 lines deleted...]
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -4542,143 +4116,590 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1DF9CF15-A19E-9344-B2B8-C6AD59E227B0}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1770479607"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18434" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED58159-CDDD-4241-BC76-38965A726A3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18435" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA6913F-D381-4B94-9515-1D8E5863E7F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>https://www.nature.com/scitable/topicpage/cell-division-and-cancer-14046590</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>https://sharonap-cellrepro-p2.wikispaces.com/Cancer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18436" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{614DE3C5-CF82-4129-B5FE-49484C254602}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{BF27E006-EA4A-4E78-9F8C-EB9E510F3577}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="1200"/>
+              <a:pPr/>
+              <a:t>32</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="484580364"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="18434" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ED58159-CDDD-4241-BC76-38965A726A3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="18435" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BA6913F-D381-4B94-9515-1D8E5863E7F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>https://www.nature.com/scitable/topicpage/cell-division-and-cancer-14046590</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US">
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>https://sharonap-cellrepro-p2.wikispaces.com/Cancer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" altLang="en-US">
+              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="18436" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{614DE3C5-CF82-4129-B5FE-49484C254602}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" smtClean="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{BF27E006-EA4A-4E78-9F8C-EB9E510F3577}" type="slidenum">
+              <a:rPr lang="en-US" altLang="en-US" sz="1200"/>
+              <a:pPr/>
               <a:t>33</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 110"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -4857,131 +4878,95 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>The BRAF gene</a:t>
+              <a:t>This</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="0" dirty="0"/>
-              <a:t> </a:t>
-[...3 lines deleted...]
-              <a:t>encodes</a:t>
+              <a:t> is a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0" err="1"/>
+              <a:t>cBioPortal</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" baseline="0" dirty="0"/>
-              <a:t> the BRAF protein which is a component of the MAPK pathway. </a:t>
-[...35 lines deleted...]
-              <a:t>, is a signal transduction protein that transmits mitogen signals (32). ERK is generally located in the cytoplasm; upon activation, ERK enters the nucleus and regulates transcription factor activity and gene expression </a:t>
+              <a:t> schematic of the BRAF gene</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{613B2E5D-8BAA-A14D-92C8-F35A4399C2BD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3419940206"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2970050080"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4993,82 +4978,131 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Which regulates cell proliferation</a:t>
-            </a:r>
+              <a:t>The BRAF gene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>encodes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" baseline="0" dirty="0"/>
+              <a:t> the BRAF protein which is a component of the MAPK pathway. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ERK, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>a type of serine/threonine protein kinase</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>, is a signal transduction protein that transmits mitogen signals (32). ERK is generally located in the cytoplasm; upon activation, ERK enters the nucleus and regulates transcription factor activity and gene expression </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{613B2E5D-8BAA-A14D-92C8-F35A4399C2BD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="218836749"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3419940206"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5078,94 +5112,175 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{613B2E5D-8BAA-A14D-92C8-F35A4399C2BD}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="218836749"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{613B2E5D-8BAA-A14D-92C8-F35A4399C2BD}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2220314697"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{069E6EFB-1A57-1946-89FF-C145704B94E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5206,79 +5321,79 @@
               </a:rPr>
               <a:t>In chronic myelogenous leukemia, a translocation occurs between chromosomes 9 and 22. This rearrangement of genomic material creates a fusion gene call Bcr-Abl that produces a protein (tyrosine kinase) thought to promote the development of leukemia. The drug Gleevec blocks the activation of the Bcr-Abl protein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F8381C8-6787-AD4D-8853-1F69570F5010}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
@@ -5351,65 +5466,65 @@
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DEEFA631-7A03-284E-81DD-7F4A017BC617}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200"/>
               <a:pPr/>
-              <a:t>39</a:t>
+              <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDFC79A4-B848-EC4F-811A-C6FFF43FCFDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5447,79 +5562,79 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F008BE4-5A17-044A-A372-B8ABBA35F44C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
@@ -5592,65 +5707,65 @@
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F657190A-0C1C-1D47-B7D6-F644DA507C82}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200"/>
               <a:pPr/>
-              <a:t>40</a:t>
+              <a:t>45</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82099833-5762-4F44-9A7E-421E7B8F61F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5688,79 +5803,79 @@
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E96A920B-A8D3-FD4B-A9E8-D75FFF5C7861}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
@@ -5833,51 +5948,51 @@
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4E97CAB4-0966-A143-9984-768D6CEE06C0}" type="slidenum">
               <a:rPr lang="en-US" altLang="en-US" sz="1200"/>
               <a:pPr/>
-              <a:t>44</a:t>
+              <a:t>49</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 169"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -9689,211 +9804,231 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="2743200" algn="l" defTabSz="342900" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1350" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.khanacademy.org/science/biology/cell-signaling/mechanisms-of-cell-signaling/a/signal-perception" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -9944,51 +10079,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1687116" y="3219450"/>
             <a:ext cx="5762625" cy="1089079"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
-              <a:t>1 March 2023</a:t>
+              <a:t>4 March 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Dr. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0" err="1">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:rPr>
               <a:t>Suehnholz</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" dirty="0">
@@ -13492,1601 +13627,55 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="968001583"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...1544 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="219" name="Google Shape;219;p12"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1010104" y="-7620"/>
             <a:ext cx="6172200" cy="857250"/>
@@ -15177,341 +13766,304 @@
               <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Receptors and ligands</a:t>
             </a:r>
             <a:endParaRPr sz="2100" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="221" name="Google Shape;221;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="574431" y="1351855"/>
-            <a:ext cx="4829751" cy="3208540"/>
+            <a:off x="518959" y="1009004"/>
+            <a:ext cx="5055674" cy="1946656"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="214313" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Receptors and ligands come in closely matched pairs, with:</a:t>
+              <a:t>Receptors and ligands come in closely matched pairs, with a:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="214313" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1800" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="671513" lvl="1" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
-[...11 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>receptor recognizes </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>just one or a few specific ligands, </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
-[...2 lines deleted...]
-            <a:pPr marL="600075" lvl="1" indent="-219075">
+            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="671513" lvl="1" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buSzPts val="800"/>
-[...1 lines deleted...]
-              <a:buChar char="o"/>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr sz="800" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ligand binds </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>to just one or a few specific target receptors</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="557213" lvl="1" indent="-166688">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+            </a:pPr>
+            <a:endParaRPr sz="1400" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="dk1"/>
+                <a:srgbClr val="558ED5"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="628650" lvl="1" indent="-285750">
+            <a:pPr marL="285750" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
-[...98 lines deleted...]
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Binding of a ligand to a receptor changes its shape or activity, allowing </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>it to transmit a signal inside of the cell</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr sz="900" dirty="0">
+              <a:t>it to transmit a signal inside of the cell </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Wingdings" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Wingdings" pitchFamily="2" charset="2"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ten by activating other proteins</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="3366FF"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
-              <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="222" name="Google Shape;222;p12"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="5710175" y="1009004"/>
             <a:ext cx="2595625" cy="3125492"/>
             <a:chOff x="5802054" y="484954"/>
             <a:chExt cx="3276251" cy="4542864"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="223" name="Google Shape;223;p12"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
@@ -15765,136 +14317,134 @@
               <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Types of receptors</a:t>
             </a:r>
             <a:endParaRPr sz="2100" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="221" name="Google Shape;221;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="623372" y="1191855"/>
-            <a:ext cx="4054136" cy="1992823"/>
+            <a:off x="585664" y="1083481"/>
+            <a:ext cx="4856255" cy="1885101"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="214313" indent="-214313">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Intracellular receptors</a:t>
+              <a:t>1. Intracellular receptors</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="671513" lvl="1" indent="-214313">
+            <a:pPr marL="305753" lvl="1" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Found inside the cell (in cytoplasm or nucleus)</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="671513" lvl="1" indent="-214313">
+            <a:pPr marL="305753" lvl="1" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Binding of ligand, causes receptor to change shape, enter nucleus and regulate gene transcription</a:t>
             </a:r>
@@ -15917,111 +14467,239 @@
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5200A434-1141-D74B-A154-EB4410A5063A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect r="5859"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5017478" y="493132"/>
-            <a:ext cx="3706726" cy="3228438"/>
+            <a:off x="5545580" y="568607"/>
+            <a:ext cx="3489563" cy="3228438"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F8FC974-D0E6-DDD2-E2E7-09030F3CD42A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="368968" y="1564105"/>
+            <a:ext cx="4948990" cy="1483895"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3344268254"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Group 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F82F5056-CD3C-D843-AFA1-11CD729A448F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3660582" y="1542994"/>
+            <a:off x="3696432" y="1463692"/>
             <a:ext cx="3294523" cy="3152285"/>
             <a:chOff x="3660582" y="1542994"/>
             <a:chExt cx="3294523" cy="3152285"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="4" name="Picture 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{303A9069-02A5-3C4F-A40B-129796A1AD73}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
@@ -16213,331 +14891,190 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Types of receptors</a:t>
             </a:r>
             <a:endParaRPr sz="2100" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="221" name="Google Shape;221;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="504495" y="911390"/>
-            <a:ext cx="3633751" cy="2685320"/>
+            <a:ext cx="3633751" cy="1731213"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="600075" lvl="1" indent="-219075">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="800"/>
               <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
               <a:buChar char="o"/>
             </a:pPr>
             <a:endParaRPr sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="171450" indent="-285750">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>Cell surface receptors:</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="671513" lvl="1" indent="-214313">
+              <a:t>2. Cell surface receptors:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="305753" lvl="1" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>membrane-anchored proteins that bind to ligands on the outside surface of the cell</a:t>
-[...3 lines deleted...]
-            <a:pPr marL="671513" lvl="1" indent="-214313">
+              <a:t>Membrane-anchored proteins that bind ligands on the outside of the cell</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="305753" lvl="1" indent="-214313">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>The ligand does not cross the cell membrane</a:t>
-[...42 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              <a:t>The ligand does </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>There are 3 types:</a:t>
-[...18 lines deleted...]
-              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+              <a:t>not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>1. Ligand-gated ion channel</a:t>
-[...85 lines deleted...]
-            </a:endParaRPr>
+              <a:t> cross the cell membrane</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD4E76F3-66D4-A94A-AE24-45CE966521C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -16625,1954 +15162,1608 @@
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="ctr" anchorCtr="0">
               <a:normAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:schemeClr val="dk1"/>
                 </a:buClr>
                 <a:buSzPts val="4400"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="2000" dirty="0">
                   <a:solidFill>
                     <a:schemeClr val="dk1"/>
                   </a:solidFill>
+                  <a:highlight>
+                    <a:srgbClr val="FFFF00"/>
+                  </a:highlight>
                   <a:latin typeface="Arial"/>
                   <a:ea typeface="Arial"/>
                   <a:cs typeface="Arial"/>
                   <a:sym typeface="Arial"/>
                 </a:rPr>
                 <a:t>3.</a:t>
               </a:r>
               <a:endParaRPr sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;306;p20">
+          <p:cNvPr id="14" name="TextBox 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BC71BC2-A1E7-C34B-B5B4-F64D64257C92}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E174509-0916-1142-A18F-7EF2C0B960E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="385495" y="4173062"/>
-            <a:ext cx="3606800" cy="746328"/>
+            <a:off x="493226" y="2571750"/>
+            <a:ext cx="3970400" cy="1231106"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="91440" lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>There are 3 types:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="182880" lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>1. Ligand-gated ion channel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="182880" lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>2. G-protein coupled receptors</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="182880" lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>3. Receptor tyrosine kinases</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD2C3F18-DE6D-33F4-191D-16A7AC5A763A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="263735" y="1463693"/>
+            <a:ext cx="3762833" cy="1108058"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
-        </p:spPr>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...60 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F31BE09D-3371-1CB2-3B2D-551173537C91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="302567" y="2612990"/>
+            <a:ext cx="3762833" cy="1231105"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="49253928"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
-                                          </p:stCondLst>
-[...1491 lines deleted...]
-                                            <p:cond delay="499"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="17" fill="hold">
+                    <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="18" fill="hold">
+                          <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="294">
-[...25 lines deleted...]
-                                        <p:tgtEl>
                                           <p:spTgt spid="8"/>
-                                        </p:tgtEl>
-[...129 lines deleted...]
-                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="2" grpId="0" animBg="1"/>
       <p:bldP spid="8" grpId="0" animBg="1"/>
-      <p:bldP spid="9" grpId="0" animBg="1"/>
-[...1 lines deleted...]
-      <p:bldP spid="11" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 218"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="220" name="Google Shape;220;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="738754" y="0"/>
+            <a:ext cx="3470031" cy="857250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Receptor tyrosine kinases (RTKs) and cancer</a:t>
+            </a:r>
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="221" name="Google Shape;221;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="522514" y="865346"/>
+            <a:ext cx="4483242" cy="1423436"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>RTKs often </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>bind to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>growth factors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>, signaling molecules that promote cell division and survival</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="21242C"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>Because of their role in growth factor signaling, RTKs are essential in the body, but their activity must be kept in balance:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="800" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="21242C"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+              </a:rPr>
+              <a:t>overactive growth factor receptors are associated with some types of cancer</a:t>
+            </a:r>
+            <a:endParaRPr sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B811EDE0-7AF9-8B4B-9320-4511B116A0AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5005756" y="50494"/>
+            <a:ext cx="2801813" cy="5043265"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Google Shape;306;p20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AFE2F17-1513-36DC-50FE-7F1266D4F65A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="263489" y="2451435"/>
+            <a:ext cx="4420560" cy="577051"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>kinase</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> is an enzyme that transfers phosphate groups to a protein or other target (activating the target), and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a receptor tyrosine kinase</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> transfers phosphate groups specifically to the amino acid tyrosine</a:t>
+            </a:r>
+            <a:endParaRPr sz="1100" b="1" i="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99E50BCD-6BF0-9E94-CF5F-820613C27262}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="187768" y="3085158"/>
+            <a:ext cx="4496281" cy="938719"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21242C"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>When a tyrosine residue on a protein is phosphorylated, the added phosphate group creates a specific recognition site that allows other proteins with complementary domains (like SH2 domains) to bind, effectively acting as a "molecular glue" to recruit downstream signaling molecules. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEB27879-A0EC-49C5-8DF2-0ED0F1AFB123}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="187768" y="3085159"/>
+            <a:ext cx="4496281" cy="877242"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3888493633"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="8" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 287"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="288" name="Google Shape;288;p18"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2589082" y="1987307"/>
+            <a:ext cx="4046801" cy="438551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Signaling Cascade</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 292"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="293" name="Google Shape;293;p19"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1010104" y="-7620"/>
+            <a:ext cx="6172200" cy="857250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="ctr" anchorCtr="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4400"/>
+            </a:pPr>
+            <a:endParaRPr sz="3300">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="294" name="Google Shape;294;p19"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4914901" y="711200"/>
+            <a:ext cx="3967842" cy="3173916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>When a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>ligand binds to a receptor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, the receptor’s intracellular domain changes in some way</a:t>
+            </a:r>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+            </a:pPr>
+            <a:endParaRPr sz="675" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>This may be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a change in shape</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>, which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>makes the receptor active as an enzyme </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>or lets it bind other molecules</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-119063">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The change in the receptor sets off </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a series of signaling events</a:t>
+            </a:r>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-119063">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+            </a:pPr>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>This chain reaction can eventually lead to a cellular response </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="4F81BD"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>a change in the cell's behavior or characteristics</a:t>
+            </a:r>
+            <a:endParaRPr sz="1500" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="3366FF"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="295" name="Google Shape;295;p19"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1244110" y="-19250"/>
+            <a:ext cx="6845789" cy="857250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Signal transduction pathway</a:t>
+            </a:r>
+            <a:endParaRPr sz="2400">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="296" name="Google Shape;296;p19"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531045" y="711200"/>
+            <a:ext cx="4637854" cy="4464617"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 302"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="303" name="Google Shape;303;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -19442,537 +17633,537 @@
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Phosphorylation</a:t>
             </a:r>
             <a:endParaRPr sz="2400" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="331" name="Google Shape;331;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="602209" y="838000"/>
-            <a:ext cx="4372627" cy="1118225"/>
+            <a:ext cx="4372627" cy="995114"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The addition of a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>phosphate group </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>to one or more sites on a protein</a:t>
             </a:r>
-            <a:endParaRPr sz="1600" dirty="0">
+            <a:endParaRPr sz="1400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="600075" lvl="1" indent="-257175">
+            <a:pPr marL="628650" lvl="1" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Courier New"/>
-              <a:buChar char="o"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Usually linked to an amino acid with a hydroxyl group (-OH)</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" dirty="0"/>
+            <a:endParaRPr sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="333" name="Google Shape;333;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="9968"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4878890" y="121083"/>
             <a:ext cx="4188545" cy="1707622"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="2" name="Group 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FDBB58D-4A68-EC41-8DB3-388B63D4151B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4200738" y="2024672"/>
-            <a:ext cx="4881811" cy="2676017"/>
+            <a:ext cx="4881811" cy="2583684"/>
             <a:chOff x="4185624" y="1880536"/>
-            <a:chExt cx="4881811" cy="2676017"/>
+            <a:chExt cx="4881811" cy="2583684"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="332" name="Google Shape;332;p22"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
             <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="4185624" y="1880536"/>
               <a:ext cx="4697077" cy="1827900"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="334" name="Google Shape;334;p22"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="4572376" y="3776883"/>
-              <a:ext cx="4495059" cy="779670"/>
+              <a:ext cx="4495059" cy="687337"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr marL="257175" indent="-257175">
                 <a:spcBef>
                   <a:spcPts val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="3366FF"/>
                 </a:buClr>
                 <a:buSzPts val="2000"/>
                 <a:buFont typeface="Arial"/>
                 <a:buChar char="•"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:rPr lang="en-US" sz="1200" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="3366FF"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                   <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Phosphorylation is not permanent</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" dirty="0">
+              <a:endParaRPr sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
             <a:p>
               <a:pPr marL="600075" lvl="1" indent="-257175">
                 <a:spcBef>
                   <a:spcPts val="450"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPts val="0"/>
                 </a:spcAft>
                 <a:buClr>
                   <a:srgbClr val="000000"/>
                 </a:buClr>
                 <a:buSzPts val="2000"/>
                 <a:buFont typeface="Courier New"/>
                 <a:buChar char="o"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                   <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Phosphatases</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:rPr lang="en-US" sz="1200" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                   <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t> are enzyme that remove phosphate groups from proteins to </a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-US" sz="1400" i="1" dirty="0">
+                <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                   <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>deactivate</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:rPr lang="en-US" sz="1200" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri"/>
                   <a:ea typeface="Calibri"/>
                   <a:cs typeface="Calibri"/>
                   <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t> them</a:t>
               </a:r>
-              <a:endParaRPr sz="1400" dirty="0">
+              <a:endParaRPr sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="335" name="Google Shape;335;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="602209" y="2137973"/>
-            <a:ext cx="3954303" cy="2634024"/>
+            <a:off x="183885" y="2137973"/>
+            <a:ext cx="4495059" cy="2264692"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="257175" indent="-257175">
+            <a:pPr marL="285750" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3366FF"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Arial"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>How can adding a phosphate group have such a big effect on the protein?</a:t>
             </a:r>
-            <a:endParaRPr sz="1500" dirty="0">
+            <a:endParaRPr sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="3366FF"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="600075" lvl="1" indent="-257175">
+            <a:pPr marL="628650" lvl="1" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Courier New"/>
-              <a:buChar char="o"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>It adds a big negative charge to the protein, which alters the protein’s shape and function</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="600075" lvl="1" indent="-257175">
+            <a:pPr marL="628650" lvl="1" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Courier New"/>
-              <a:buChar char="o"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>This can increase or decrease the protein’s activity as an enzyme</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="600075" lvl="1" indent="-257175">
+            <a:pPr marL="628650" lvl="1" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Courier New"/>
-              <a:buChar char="o"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Or providing a docking site for an interacting enzyme</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="600075" lvl="1" indent="-257175">
+            <a:pPr marL="628650" lvl="1" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="450"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
-              <a:buFont typeface="Courier New"/>
-              <a:buChar char="o"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1500" dirty="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Or block another enzyme from binding</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" dirty="0"/>
+            <a:endParaRPr sz="1600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
@@ -20660,51 +18851,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="95" name="Google Shape;95;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3507446" y="2425683"/>
+            <a:off x="4462486" y="2570712"/>
             <a:ext cx="4573846" cy="2572788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="96" name="Google Shape;96;p2"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1156310" y="145029"/>
             <a:ext cx="6516158" cy="509666"/>
@@ -20864,51 +19055,51 @@
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
-              <a:t>We can  think of a normal cell as having the same basic characteristics that a person would have, which are:</a:t>
+              <a:t>We can think of a normal cell as having the same basic characteristics that a person would have, which are:</a:t>
             </a:r>
             <a:endParaRPr sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr sz="788" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="214313" indent="-214313">
               <a:spcBef>
@@ -21007,449 +19198,386 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Grow old and die</a:t>
             </a:r>
             <a:endParaRPr sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;p2"/>
+          <p:cNvPr id="101" name="Google Shape;101;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="616887" y="1731965"/>
-            <a:ext cx="2253701" cy="879872"/>
+            <a:off x="634618" y="2873064"/>
+            <a:ext cx="5292049" cy="1229217"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525" cap="flat" cmpd="sng">
-[...6 lines deleted...]
-            <a:tailEnd type="none" w="sm" len="sm"/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="ctr" anchorCtr="0">
-            <a:noAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr sz="1350">
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>In more cell-specific terms, a normal cell must be able to:</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr sz="788" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="lt1"/>
+                <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...71 lines deleted...]
-              <a:endParaRPr sz="788" dirty="0">
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-              </a:endParaRPr>
-[...30 lines deleted...]
-                  <a:schemeClr val="dk1"/>
+              </a:rPr>
+              <a:t>Grow and divide</a:t>
+            </a:r>
+            <a:endParaRPr sz="1350" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="538CD5"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="538CD5"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-              </a:endParaRPr>
-[...57 lines deleted...]
-              <a:endParaRPr sz="1350" dirty="0">
+              </a:rPr>
+              <a:t>Send and receive signals to and from other cells</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-              </a:endParaRPr>
-[...9 lines deleted...]
-                <a:buClr>
+              </a:rPr>
+              <a:t>Differentiate (become specialized)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1350" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
                   <a:schemeClr val="dk1"/>
-                </a:buClr>
-[...61 lines deleted...]
-                  <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-              </a:endParaRPr>
-[...3 lines deleted...]
-      </p:grpSp>
+              </a:rPr>
+              <a:t>Cell death – apoptosis (programmed) or necrosis (unprogrammed)</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9D7B76D-4AD2-C647-BBDB-DC19B1E3210B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="74507" y="2702560"/>
+            <a:ext cx="5689600" cy="1632373"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2979152023"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="100"/>
+                                          <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
-                                        <p:strVal val="visible"/>
+                                        <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2" descr="MAPK signaling pathway - Cusabio">
             <a:extLst>
@@ -22726,100 +20854,100 @@
               <a:t>to produce some kind of cellular response</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Google Shape;335;p22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65980E89-34E1-F549-9429-B8A8C11FCF1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="849458" y="3285526"/>
-            <a:ext cx="3827317" cy="1300326"/>
+            <a:ext cx="4303113" cy="1054104"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="3366FF"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Cellular responses can happen at the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>molecular </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>(gene expression)or </a:t>
+              <a:t>(gene expression) or </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>macroscopic</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t> level (changes in the appearance of the cell – growth, death, movement etc.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="429845335"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -23118,542 +21246,247 @@
             <a:pPr fontAlgn="base">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="1050" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21242C"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="inherit"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="1050" b="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="21242C"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="inherit"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3">
+          <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE6DFE5D-A07B-9E4D-B5DB-E75057284386}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25093182-9CCE-A747-98C7-BFF883E90C7C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6266581" y="87481"/>
+            <a:ext cx="2551613" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What is the end response of growth factor signaling?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="1100" dirty="0">
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Name the transcription factor</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1550A8D2-C56E-EC0A-D769-0E5937D11743}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="678106" y="2871127"/>
-            <a:ext cx="2731477" cy="1899139"/>
+            <a:off x="577516" y="2871537"/>
+            <a:ext cx="2994359" cy="1740568"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
-          </a:p>
-[...54 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2392777375"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="4"/>
+                                          <p:spTgt spid="3"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="hidden"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="4" grpId="0" animBg="1"/>
+      <p:bldP spid="3" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...293 lines deleted...]
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 329"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="330" name="Google Shape;330;p22"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -23690,51 +21523,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Big –picture outcome of cell-signaling</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="331" name="Google Shape;331;p22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="838000"/>
-            <a:ext cx="8105775" cy="2377544"/>
+            <a:ext cx="8105775" cy="2008212"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>A signaling pathway typically triggers a molecular event (or a whole array of molecular events) in order to produce some larger outcome</a:t>
             </a:r>
@@ -23805,89 +21638,67 @@
             <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Apop</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>tosis</a:t>
             </a:r>
-          </a:p>
-[...20 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2352737678"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 287"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="288" name="Google Shape;288;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2199338" y="2212159"/>
@@ -23930,51 +21741,51 @@
             <a:endParaRPr dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644373116"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C6A5682-3675-8B4A-9A24-73651E219C45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -24107,1217 +21918,201 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0"/>
               <a:t>Oncogene</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2972857280"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="Biocare Basics: Oncogenes - Biocare Medical">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2B67854-1349-4745-AF11-4F1524F9DABF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="515256" y="1282700"/>
+            <a:ext cx="8628743" cy="2432826"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2409273172"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="17410" name="Rectangle 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="Bio Unit 4 Test Flashcards | Quizlet">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C4E0C0-FAA4-492F-A9B7-C972558EB423}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BD8F8EA-5043-3547-894E-EF02C3B5D540}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...1 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="519545" y="27921"/>
-            <a:ext cx="6598685" cy="443345"/>
+            <a:off x="1179286" y="641350"/>
+            <a:ext cx="6350000" cy="3860800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...1 lines deleted...]
-          </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
-            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-[...8 lines deleted...]
-            </a:ext>
           </a:extLst>
         </p:spPr>
-        <p:txBody>
-[...868 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1837936204"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...227 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="168" name="Google Shape;168;p7"/>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -25405,68 +22200,68 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE6746EB-9F26-B84C-92B1-755DAB1954C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="551260" y="0"/>
             <a:ext cx="6172200" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="12700" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="tx1">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -25474,153 +22269,179 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Categories of oncogenes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C00EAF52-BD50-A744-A2D6-363D219C46C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="600075" y="2498479"/>
-            <a:ext cx="2514600" cy="1204176"/>
+            <a:off x="193902" y="2655612"/>
+            <a:ext cx="3767137" cy="1596591"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="335756" lvl="1" indent="-257175">
-[...1 lines deleted...]
-              <a:buAutoNum type="arabicParenR"/>
+            <a:pPr marL="78581" lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1050" i="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Transcription Factors </a:t>
-[...4 lines deleted...]
-              <a:buFontTx/>
+              <a:t>Types of proteins that can be an oncogene when mutated</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="421481" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buAutoNum type="arabicParenR"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1100" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Transcription Factors</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="421481" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buAutoNum type="arabicParenR"/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Growth Factors</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="335756" lvl="1" indent="-257175">
-              <a:buFontTx/>
+            <a:pPr marL="421481" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buAutoNum type="arabicParenR"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Growth Factor Receptors</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="335756" lvl="1" indent="-257175">
-              <a:buFontTx/>
+            <a:pPr marL="421481" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buAutoNum type="arabicParenR"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Signal Transducers</a:t>
-[...4 lines deleted...]
-              <a:buFontTx/>
+              <a:t>Transcription Factors</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="421481" lvl="1" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
               <a:buAutoNum type="arabicParenR"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="1100" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Regulators of Apoptosis</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="78581" lvl="1">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="225" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27651" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83449CD4-01D1-9647-985E-9351BFADE1CA}"/>
@@ -25759,160 +22580,215 @@
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Oncogenes include a diverse range of genes encoding proteins involved in the regulation of cell division, differentiation, and death or survival </a:t>
+              <a:t>Oncogenes include various genes encoding proteins involved in the regulation of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>cell division</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>differentiation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>death or survival </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
               <a:latin typeface="+mn-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Blue boxes = protein group</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Blue boxes </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Red arrows = one specific protein/proto-oncogene in that group</a:t>
+              <a:t>= protein group</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Red arrows </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>= one specific protein/proto-oncogene in that group</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="675" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="27652" name="Picture 3" descr="c06f001-1.jpg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E029A669-FAA4-5C40-BF85-C175AD86D575}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3429000" y="2196608"/>
+            <a:off x="4541238" y="2196608"/>
             <a:ext cx="4473179" cy="2114550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Rectangle 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FCC14C8-1CBD-6F46-AE09-79B92C7EC478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3314700" y="2425208"/>
+            <a:off x="4426938" y="2425208"/>
             <a:ext cx="571500" cy="342900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="000090"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
@@ -26027,51 +22903,51 @@
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Rectangle 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D926279-5FAB-5544-9FA9-0BB9A07A199F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3943350" y="2768108"/>
+            <a:off x="5055588" y="2768108"/>
             <a:ext cx="800100" cy="514350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="000090"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
@@ -26186,51 +23062,51 @@
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Rectangle 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A81DD59A-A3F3-384D-A3CA-414790F4877F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5772150" y="2768108"/>
+            <a:off x="6884388" y="2768108"/>
             <a:ext cx="1657350" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="000090"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
@@ -26345,51 +23221,51 @@
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rectangle 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA664617-BAC9-DA49-B2CD-ADA633C6C2DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="3886200" y="3911108"/>
+            <a:off x="4998438" y="3911108"/>
             <a:ext cx="1314450" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="000090"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
@@ -26504,51 +23380,51 @@
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Rectangle 26">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CCB737C-715E-4C48-B4E9-FE1BA237CB6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4914900" y="2825258"/>
+            <a:off x="6027138" y="2825258"/>
             <a:ext cx="742950" cy="285750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="000090"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
@@ -26661,293 +23537,293 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="29" name="Straight Arrow Connector 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7E898E-E757-184A-A312-B9D5F5630E9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
-            <a:off x="4457700" y="2139458"/>
+            <a:off x="5569938" y="2139458"/>
             <a:ext cx="285750" cy="114300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="30" name="Straight Arrow Connector 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD7A5684-1449-654F-9384-97B343B3A746}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
-            <a:off x="5314950" y="2310908"/>
+            <a:off x="6427188" y="2310908"/>
             <a:ext cx="285750" cy="114300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="31" name="Straight Arrow Connector 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4B58C0F-A324-1946-867D-B5F580248DFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
-            <a:off x="6286500" y="2310908"/>
+            <a:off x="7398738" y="2310908"/>
             <a:ext cx="285750" cy="114300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="32" name="Straight Arrow Connector 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2816F09-34DB-0742-8058-5FC70A385003}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
-            <a:off x="4286250" y="3453908"/>
+            <a:off x="5398488" y="3453908"/>
             <a:ext cx="285750" cy="114300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="33" name="Straight Arrow Connector 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCE00F5B-4582-BF43-8A87-6E101B3D2D9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipH="1">
-            <a:off x="7258050" y="3225308"/>
+            <a:off x="8370288" y="3225308"/>
             <a:ext cx="285750" cy="114300"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Rectangle 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8640DDE3-6E19-3C42-8654-7A22E243FE8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="5086350" y="3168158"/>
+            <a:off x="6198588" y="3168158"/>
             <a:ext cx="857250" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="000090"/>
             </a:solidFill>
             <a:round/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
@@ -27060,72 +23936,72 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="35" name="Straight Arrow Connector 34">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053B992A-6AB3-4D47-85C6-A4AED4E08E67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
-            <a:off x="4857750" y="3339608"/>
+            <a:off x="5969988" y="3339608"/>
             <a:ext cx="57150" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
@@ -27465,58 +24341,58 @@
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7632463F-F58D-D94F-BB91-E3D8EE5DD305}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="388323" y="823065"/>
             <a:ext cx="3058261" cy="2246769"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="364331" lvl="1" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
@@ -27640,51 +24516,336 @@
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0">
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="364331" lvl="1" indent="-285750">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>If there was an mutation in MEK (causing this pathway to always be ON) and you developed a drug that could bind to and stop one protein from functioning, would you choose to target RAF or ERK?</a:t>
+              <a:t>If there was a mutation in MEK (causing this pathway to always be ON) and you developed a drug that could bind to and stop one protein from functioning, would you choose to target RAF or ERK?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E138044B-6774-494F-93B2-54FD5BD9E6F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5472005" y="2067831"/>
+            <a:ext cx="623995" cy="356054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BDA1C40-5E17-D944-9A36-527C040B9397}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4848010" y="1546946"/>
+            <a:ext cx="623995" cy="622939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A686895-1B38-E64F-B2E9-B34AD46E4661}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5784002" y="2541589"/>
+            <a:ext cx="623995" cy="356054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="15875">
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7C745BA-2247-1746-8004-7EE7AEA89FE3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5697418" y="685270"/>
+            <a:ext cx="659027" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Ligand</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61EDB9EA-1FE9-3342-A776-1E095AEBE995}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3352704" y="1533669"/>
+            <a:ext cx="461858" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>RTK</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86E2BD51-9D8C-4D42-9AB7-89ED4A04EDFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6138051" y="4015298"/>
+            <a:ext cx="2319994" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Activated transcription factor</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1412799661"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
@@ -27753,50 +24914,3764 @@
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="8" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17410" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C4E0C0-FAA4-492F-A9B7-C972558EB423}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="519545" y="27921"/>
+            <a:ext cx="6598685" cy="443345"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Transformation from Proto-oncogene to Oncogene</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B0D00D-008A-41A7-B970-DD132CBD8945}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="330614" y="691297"/>
+            <a:ext cx="7618271" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="341313" indent="-117475">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Oncogenes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> arise as a result of alterations that increase the expression level or activity of a proto-oncogene. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18436" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{226086E8-B1F1-4C23-BE32-D33C690843AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="330614" y="1496103"/>
+            <a:ext cx="8813385" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="341313" indent="-117475">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A8122A"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Underlying genetic mechanisms associated with oncogene activation include the following:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800467AC-6440-4CC5-A3AE-150B034AC62E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="519545" y="2025376"/>
+            <a:ext cx="8160328" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="403225" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Point mutations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>that lead to a hyperactive gene product</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gene amplification </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>events leading to extra chromosomal copies of a proto-oncogene</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Alterations in the promoter region of a proto-oncogene </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>that lead to increased transcription</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="117475" indent="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chromosomal translocations that lead to a fusion </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>between a proto-oncogene and a second gene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, which produces a fusion protein with oncogenic activity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3719703053"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="11" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="12" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="4" end="4"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold" nodeType="clickPar">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold" nodeType="withGroup">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="14" grpId="0" build="p" bldLvl="3"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17410" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88C4E0C0-FAA4-492F-A9B7-C972558EB423}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="519545" y="27921"/>
+            <a:ext cx="6598685" cy="443345"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Transformation from Proto-oncogene to Oncogene</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09B0D00D-008A-41A7-B970-DD132CBD8945}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="330614" y="691297"/>
+            <a:ext cx="7618271" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="341313" indent="-117475">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3366FF"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Oncogenes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> arise as a result of alterations that increase the expression level or activity of a proto-oncogene. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18436" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{226086E8-B1F1-4C23-BE32-D33C690843AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="330614" y="1496103"/>
+            <a:ext cx="8813385" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="341313" indent="-117475">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A8122A"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Underlying genetic mechanisms associated with oncogene activation include the following:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800467AC-6440-4CC5-A3AE-150B034AC62E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="519545" y="2025376"/>
+            <a:ext cx="8160328" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="403225" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Point mutations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gene amplification </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="117475" indent="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buChar char="o"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Chromosomal translocations that lead to a fusion </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>between a proto-oncogene and a second gene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, which produces a fusion protein with oncogenic activity</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="Point Mutation: Definition, Types, Examples | Biology Dictionary">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82C7B0AA-5C80-5C49-8F67-F4D1E10117DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="127000" y="215900"/>
+            <a:ext cx="8890000" cy="4711700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1455641429"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{819FEE2F-09E2-4961-A325-A9E09D9CB53A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1051972" y="2540794"/>
+            <a:ext cx="6681788" cy="1504950"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rounded Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D62A3069-7F8D-4ACE-B739-859B1C8E1BB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1722294" y="3415903"/>
+            <a:ext cx="1660922" cy="146447"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="accent2"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B8F8D0-B738-498B-8F7D-12DCCBE001E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1912794" y="3195638"/>
+            <a:ext cx="1221809" cy="219291"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="825">
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Likely passenger events</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BEA403E-2ABB-425C-AD78-3F6BDFBFA983}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4386462" y="3580210"/>
+            <a:ext cx="511680" cy="253916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1">
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>BRAF</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Oval 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06703F6A-A402-427A-9BF2-00CA035F0AB1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6190709" y="3223022"/>
+            <a:ext cx="109538" cy="113109"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="660066"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="52" name="Rectangle 51">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF3C752A-A57A-44BE-94BD-5F6CE2B3FCBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499687" y="58557"/>
+            <a:ext cx="6844145" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buSzPct val="75000"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Point mutations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>that lead to a hyperactive gene product</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="54" name="TextBox 53">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03C2BFAD-8198-6841-A951-D5194F288B26}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="499687" y="4166927"/>
+            <a:ext cx="8090676" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="1000" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Above is called a lollipop plot which shows all the amino acids that make up the BRAF protein and how frequently each is mutated in cancer </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Group 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D06C88D4-FD98-1614-6D76-69719869726D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3306235" y="1267303"/>
+            <a:ext cx="1734741" cy="1021556"/>
+            <a:chOff x="-216089" y="1466680"/>
+            <a:chExt cx="2148524" cy="1236435"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="3" name="Group 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{781ADB14-DE71-1BA5-EA42-EFB81219A9E5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvGrpSpPr>
+              <a:grpSpLocks/>
+            </p:cNvGrpSpPr>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="-216089" y="1466680"/>
+              <a:ext cx="2148524" cy="1236435"/>
+              <a:chOff x="729461" y="1012280"/>
+              <a:chExt cx="3348780" cy="1973267"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:pic>
+            <p:nvPicPr>
+              <p:cNvPr id="19" name="Picture 18">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6845836C-B036-5EB8-4B4C-5B08519A6CA4}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvPicPr>
+                <a:picLocks noChangeAspect="1"/>
+              </p:cNvPicPr>
+              <p:nvPr/>
+            </p:nvPicPr>
+            <p:blipFill>
+              <a:blip r:embed="rId3">
+                <a:extLst>
+                  <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                    <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                  </a:ext>
+                </a:extLst>
+              </a:blip>
+              <a:srcRect t="2" r="33424" b="50980"/>
+              <a:stretch>
+                <a:fillRect/>
+              </a:stretch>
+            </p:blipFill>
+            <p:spPr bwMode="auto">
+              <a:xfrm>
+                <a:off x="729461" y="1012280"/>
+                <a:ext cx="3348780" cy="1973267"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:extLst>
+                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                    <a:solidFill>
+                      <a:srgbClr val="FFFFFF"/>
+                    </a:solidFill>
+                  </a14:hiddenFill>
+                </a:ext>
+                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                    <a:solidFill>
+                      <a:srgbClr val="000000"/>
+                    </a:solidFill>
+                    <a:miter lim="800000"/>
+                    <a:headEnd/>
+                    <a:tailEnd/>
+                  </a14:hiddenLine>
+                </a:ext>
+              </a:extLst>
+            </p:spPr>
+          </p:pic>
+          <p:cxnSp>
+            <p:nvCxnSpPr>
+              <p:cNvPr id="20" name="Straight Connector 19">
+                <a:extLst>
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB2C0327-510C-6EDD-F294-58DE0321CCA9}"/>
+                  </a:ext>
+                </a:extLst>
+              </p:cNvPr>
+              <p:cNvCxnSpPr/>
+              <p:nvPr/>
+            </p:nvCxnSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4078241" y="1023779"/>
+                <a:ext cx="0" cy="1961768"/>
+              </a:xfrm>
+              <a:prstGeom prst="line">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:ln w="9525" cmpd="sng">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </p:spPr>
+            <p:style>
+              <a:lnRef idx="2">
+                <a:schemeClr val="accent1"/>
+              </a:lnRef>
+              <a:fillRef idx="0">
+                <a:schemeClr val="accent1"/>
+              </a:fillRef>
+              <a:effectRef idx="1">
+                <a:schemeClr val="accent1"/>
+              </a:effectRef>
+              <a:fontRef idx="minor">
+                <a:schemeClr val="tx1"/>
+              </a:fontRef>
+            </p:style>
+          </p:cxnSp>
+        </p:grpSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="7" name="Straight Connector 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62A62DCF-9899-59CD-4A7D-06FD19F53123}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm flipH="1">
+              <a:off x="-216089" y="2677176"/>
+              <a:ext cx="2148524" cy="25939"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln w="9525" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:ln>
+            <a:effectLst/>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </p:style>
+        </p:cxnSp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC74AEC8-5ED7-5403-D28D-C8880612B267}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3959888" y="951787"/>
+            <a:ext cx="503664" cy="219291"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="825" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>V600E</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="22" name="Straight Connector 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABDDF1AF-3F3F-425A-CCA9-E94FB2BD8526}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3662232" y="1126809"/>
+            <a:ext cx="942975" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="9525" cmpd="sng">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="TextBox 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A33F6B81-8099-35A5-2EBA-361C7CC98D04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="3959888" y="696635"/>
+            <a:ext cx="479618" cy="219291"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="–"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buChar char="»"/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="825" b="1" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>BRAF</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69FA840B-2464-FC52-32A8-51186A3A0046}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5686096" y="599767"/>
+            <a:ext cx="2669628" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What is the gene?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE18876A-9E44-ABF8-F3B7-67DA57D850A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5686096" y="1146266"/>
+            <a:ext cx="2669628" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What does the 766 mean in the lollipop plot?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20738FAC-3FD2-2DCE-FC50-901A315F7FCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5686096" y="1879570"/>
+            <a:ext cx="2669628" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What does V600E represent?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2929180157"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" show="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{819FEE2F-09E2-4961-A325-A9E09D9CB53A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
@@ -30942,52 +31817,52 @@
               <a:rPr lang="en-US" altLang="en-US" sz="825" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>BRAF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="54" name="TextBox 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03C2BFAD-8198-6841-A951-D5194F288B26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1235552" y="4211240"/>
-            <a:ext cx="6731330" cy="219291"/>
+            <a:off x="499687" y="4166927"/>
+            <a:ext cx="8090676" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
@@ -31111,73 +31986,150 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buChar char="»"/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="MS PGothic" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="825" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Above is called a lollipop plot which shows all the amino acids that make up the BRAF protein and how frequently each is mutated in cancer </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2929180157"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2662289980"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FFA02C1-FFDD-ED9B-261A-07FB7792BA7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4763" y="0"/>
+            <a:ext cx="9136062" cy="5143500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="623367651"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -31424,51 +32376,51 @@
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1353322829"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="200">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -31898,61 +32850,61 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Title 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="521720" y="20819"/>
             <a:ext cx="8622280" cy="368926"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2800" b="1" kern="1200">
@@ -32176,51 +33128,1069 @@
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="15" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 114"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="799241" y="776939"/>
+            <a:ext cx="3584718" cy="830966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Process by which a cell detects and responds to signals in its environment</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="524062" y="21987"/>
+            <a:ext cx="6845789" cy="505325"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" vert="horz" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2800"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Cell Signaling </a:t>
+            </a:r>
+            <a:endParaRPr sz="2100" dirty="0">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;p4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1649891" y="1892800"/>
+            <a:ext cx="3900993" cy="900216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="119" name="Google Shape;119;p4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="799241" y="1463810"/>
+            <a:ext cx="3584718" cy="1084882"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cells must also communicate with one another to coordinate the activities of the organism as a whole</a:t>
+            </a:r>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="120" name="Google Shape;120;p4"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5550884" y="2724139"/>
+            <a:ext cx="2083328" cy="2083328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="121" name="Google Shape;121;p4"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5182053" y="703204"/>
+            <a:ext cx="2733456" cy="1708410"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1495035" y="3422622"/>
+            <a:ext cx="932764" cy="346218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2DADA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Growth</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2813278" y="3422622"/>
+            <a:ext cx="1266274" cy="346218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2DADA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cell division</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2864527" y="4527871"/>
+            <a:ext cx="1109030" cy="346218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2DADA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cell death</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1001333" y="3983774"/>
+            <a:ext cx="1909114" cy="346218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2DADA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Cell differentiation</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;p4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="799240" y="2461384"/>
+            <a:ext cx="4249996" cy="830966"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>What types of responses can be brought about by cell signaling?</a:t>
+            </a:r>
+            <a:endParaRPr sz="1650" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
+              </a:highlight>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3105372" y="3983774"/>
+            <a:ext cx="1100608" cy="346218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2DADA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Migration</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1306126" y="4527871"/>
+            <a:ext cx="1398974" cy="346218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F2DADA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Metabolism</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="995664636"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="122"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="123"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="125"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="127"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="128"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="124"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -32763,61 +34733,61 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="49" name="Title 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="521720" y="96798"/>
             <a:ext cx="8622280" cy="520161"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" fontAlgn="base" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2800" b="1" kern="1200">
@@ -33361,51 +35331,51 @@
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="495660331"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="200">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -34533,51 +36503,51 @@
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1052732843"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="200">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
@@ -36861,76 +38831,207 @@
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buSzPct val="75000"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Uncontrolled cell proliferation leads to tumor growth </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" sz="1800" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6D0690E-28A8-7649-B2EF-0F671F8F7B1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3682737" y="634439"/>
+            <a:ext cx="1857138" cy="2510801"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3302928495"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="200">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="exit" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="hidden"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0" animBg="1"/>
+    </p:bldLst>
+  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A5FB58F-0C49-CC46-94FF-CB904E561EBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -36947,114 +39048,114 @@
             <a:ext cx="6858000" cy="914400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0"/>
               <a:t>Chromosomal Translocations</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{540DCAC7-C8F8-9F41-850F-9FC692445F09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1151335" y="0"/>
             <a:ext cx="6849665" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="12700" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="tx1">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -37074,1108 +39175,285 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9190ACC7-BF8D-6C4F-A87B-F612FC2AF525}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1771650" y="685800"/>
+            <a:off x="573471" y="570186"/>
             <a:ext cx="5657850" cy="4238625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22A47B31-90DB-385D-C9F6-5C7D6EBF2DBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6474372" y="693026"/>
+            <a:ext cx="2669628" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>How many pairs of chromosomes do we have?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{630D882A-D35C-1489-FCCD-516FD51359DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6474372" y="1403131"/>
+            <a:ext cx="2385849" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>How many total chromosomes do we have?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43EDC99B-3AB1-8B32-58DC-BA56F1DE069D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6474372" y="2359458"/>
+            <a:ext cx="2385849" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What is the black and white image on the left called?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E100C5DA-41D6-D62C-796F-D3B267E468D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6474371" y="3337371"/>
+            <a:ext cx="2385849" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What are the bands on the chromosomes?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95B6CA1-38D8-78D2-DFC7-443BF5F52360}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6474370" y="4001310"/>
+            <a:ext cx="2385849" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What is BCR? What is ABL?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1017 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 2" descr="figure_04_16a">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40328C65-C8DE-7347-8DFA-83F734A6DF0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38190,127 +39468,127 @@
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1257301" y="628650"/>
             <a:ext cx="3889772" cy="4229100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{812A36CA-0E0A-CD4D-A730-82C74AB4D503}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1151335" y="0"/>
             <a:ext cx="6849665" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="12700" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="tx1">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -38337,82 +39615,82 @@
                 </a:solidFill>
                 <a:latin typeface="Verdana" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
               </a:rPr>
               <a:t> Leukemia (CML)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62467" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D5B2B3-B805-F844-A1E4-DF58E137F5A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4343400" y="2914651"/>
-            <a:ext cx="3429000" cy="1546577"/>
+            <a:off x="4395951" y="2743200"/>
+            <a:ext cx="4600903" cy="1131079"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1143000" indent="-228600">
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -38481,62 +39759,68 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Times" pitchFamily="2" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>In CML, the translocation results in the formation of a hybrid protein involving the ABL proto-oncogene. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="1350" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="1350" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="en-US" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
               <a:t>The hybrid protein causes ABL to emit growth-promoting signals in a deregulated fashion. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="62468" name="Picture 6" descr="chronic-myelogenous-leukemia-cml-[5-bm099-3].jpeg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B44878B5-B8E7-6D44-9499-CA7553C6B9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -38561,51 +39845,51 @@
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="64513" name="Picture 3" descr="F3.medium.gif">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F013D545-7FCD-9A4B-979E-C861CB180878}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38667,68 +39951,68 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B94427DD-21E4-5343-B872-696E46C3F3C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1151335" y="0"/>
             <a:ext cx="6849665" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="12700" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="tx1">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -38800,72 +40084,189 @@
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="2343150" y="4286250"/>
             <a:ext cx="285750" cy="285750"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="arrow"/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0271672-0151-BAB2-9E5E-EB98AE3D4FE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7239000" y="327451"/>
+            <a:ext cx="1905000" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What is the transcription factor here?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F88D7398-099A-8958-DAA0-85F881B05A23}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7338848" y="1475853"/>
+            <a:ext cx="1689538" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>Name 3 kinases?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A081ABB-B397-FE1A-F284-A8E810EA4137}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7287610" y="2279362"/>
+            <a:ext cx="1689538" cy="584775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What are the pink ‘P’s?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7666C9ED-DEF3-D546-8C7C-029573F76D40}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -38882,97 +40283,97 @@
             <a:ext cx="6858000" cy="914400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2700" dirty="0"/>
               <a:t>Gene Amplification</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="76801" name="Picture 3" descr="37635_4.jpg">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{865E7AC9-E34F-D947-B503-1BE0EE6CB57E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect b="58424"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1600201" y="971550"/>
+            <a:off x="917029" y="993456"/>
             <a:ext cx="5975747" cy="2939654"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -38988,111 +40389,189 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86750E69-E5A5-674C-984D-822004DB5527}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1151335" y="0"/>
             <a:ext cx="6849665" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="12700" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="tx1">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Verdana" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
               </a:rPr>
               <a:t>Gene Amplification</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D087035-C711-1AE7-C1CC-DF5888C431A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6053959" y="327451"/>
+            <a:ext cx="3090041" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>What do the letters represent?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DDB54C8-4306-2B83-2EDD-0A01AD0ADD89}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6138042" y="823294"/>
+            <a:ext cx="2837792" cy="1077218"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>To be oncogenic (cause cancer), would E and F need to be oncogenes or tumor suppressor genes?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 2" descr="figure_04_11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DA3271F-1D57-EF4C-9ABA-B90AB2AB25EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -39107,127 +40586,127 @@
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1371601" y="971550"/>
             <a:ext cx="6385322" cy="3437335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="38099" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADC492A8-4D4C-EF44-B531-6B7D5B6FBC7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1151335" y="0"/>
             <a:ext cx="7135415" cy="742950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-              <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-              <a14:hiddenLine xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43e0-B8FC-AC1667EBCBE1}">
-              <a14:hiddenEffects xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                 <a:effectLst>
                   <a:outerShdw blurRad="63500" dist="12700" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="tx1">
                       <a:alpha val="74998"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
@@ -39587,51 +41066,51 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="179" name="Google Shape;179;p8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1251851" y="3930285"/>
+            <a:off x="756372" y="3936923"/>
             <a:ext cx="4794512" cy="530884"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
@@ -40156,52 +41635,52 @@
               <a:rPr lang="en-US" sz="2100" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Overview of cell signaling</a:t>
             </a:r>
             <a:endParaRPr sz="2100" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="203" name="Google Shape;203;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="669127" y="3027566"/>
-            <a:ext cx="7112798" cy="2115934"/>
+            <a:off x="777500" y="2722227"/>
+            <a:ext cx="7112798" cy="2423710"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="68569" tIns="34275" rIns="68569" bIns="34275" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
@@ -40304,51 +41783,51 @@
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>ligands</a:t>
             </a:r>
             <a:endParaRPr sz="700" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="558ED5"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="2400"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0000FF"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Ligands</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
@@ -40394,51 +41873,51 @@
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Not all cells can “hear” a particular chemical message</a:t>
             </a:r>
             <a:endParaRPr sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="628650" lvl="1" indent="-285750">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>To detect the signal, the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="3366FF"/>
                 </a:solidFill>
@@ -40536,51 +42015,51 @@
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="204" name="Google Shape;204;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1010104" y="849630"/>
+            <a:off x="1010104" y="646930"/>
             <a:ext cx="6343823" cy="1924820"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -40589,337 +42068,154 @@
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="203">
                                             <p:txEl>
-                                              <p:pRg st="0" end="0"/>
-[...145 lines deleted...]
-                                            <p:txEl>
                                               <p:pRg st="3" end="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="203">
                                             <p:txEl>
                                               <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="23" fill="hold">
+                    <p:cTn id="9" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="24" fill="hold">
+                          <p:cTn id="10" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="25" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="26" dur="1" fill="hold">
+                                        <p:cTn id="12" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="203">
                                             <p:txEl>
                                               <p:pRg st="5" end="5"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="29" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="30" dur="1" fill="hold">
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="203">
                                             <p:txEl>
                                               <p:pRg st="6" end="6"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
@@ -41371,80 +42667,50 @@
           <a:p>
             <a:pPr marL="257175" indent="-161925">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
             </a:pPr>
             <a:endParaRPr sz="1500" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB01E121-3C61-E64D-BA05-2E9348433C52}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2198747" y="1609692"/>
             <a:ext cx="1401640" cy="146493"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="tx2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
@@ -43150,70 +44416,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Image" ma:contentTypeID="0x0101009148F5A04DDD49CBA7127AADA5FB792B00AADE34325A8B49CDA8BB4DB53328F214008DA1A4150FB2B848A3EB7B452BFA7AC5" ma:contentTypeVersion="1" ma:contentTypeDescription="Upload an image." ma:contentTypeScope="" ma:versionID="c5dd4a19140d82efd42bf2e2156fee3e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="E64CF27C-2ECC-48E8-947E-CA63274FB2E8" xmlns:ns3="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8669bc30feb5185623fa09da941496e2" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="E64CF27C-2ECC-48E8-947E-CA63274FB2E8"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:FileRef" minOccurs="0"/>
                 <xsd:element ref="ns1:File_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:HTML_x0020_File_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns1:FSObjType" minOccurs="0"/>
                 <xsd:element ref="ns2:ThumbnailExists" minOccurs="0"/>
                 <xsd:element ref="ns2:PreviewExists" minOccurs="0"/>
                 <xsd:element ref="ns2:ImageWidth" minOccurs="0"/>
                 <xsd:element ref="ns2:ImageHeight" minOccurs="0"/>
                 <xsd:element ref="ns2:ImageCreateDate" minOccurs="0"/>
                 <xsd:element ref="ns3:wic_System_Copyright" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -43371,168 +44617,200 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <ImageCreateDate xmlns="E64CF27C-2ECC-48E8-947E-CA63274FB2E8" xsi:nil="true"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <wic_System_Copyright xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E57EBD8B-EA50-4231-9F03-F9188E4066E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="E64CF27C-2ECC-48E8-947E-CA63274FB2E8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B01F69EB-AD96-4AD6-8A18-0C8728F5F031}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B30647F-A921-45DD-9E91-010F7EF4FB48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="E64CF27C-2ECC-48E8-947E-CA63274FB2E8"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Slide1Template</Template>
   <TotalTime></TotalTime>
-  <Words>2502</Words>
+  <Words>2661</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>390</Paragraphs>
-[...2 lines deleted...]
-  <HiddenSlides>0</HiddenSlides>
+  <Paragraphs>415</Paragraphs>
+  <Slides>49</Slides>
+  <Notes>36</Notes>
+  <HiddenSlides>3</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>44</vt:i4>
+        <vt:i4>49</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="54" baseType="lpstr">
+    <vt:vector size="60" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Corbel</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
       <vt:lpstr>Georgia</vt:lpstr>
+      <vt:lpstr>hurme_no2-webfont</vt:lpstr>
       <vt:lpstr>inherit</vt:lpstr>
       <vt:lpstr>Lato</vt:lpstr>
       <vt:lpstr>Times</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Slide1Template</vt:lpstr>
       <vt:lpstr>Cell Signaling and Oncogenes</vt:lpstr>
       <vt:lpstr>The “normal” cell</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Cell Signaling </vt:lpstr>
       <vt:lpstr>Cell signals </vt:lpstr>
       <vt:lpstr>Overview of cell signaling</vt:lpstr>
       <vt:lpstr>Forms of signaling</vt:lpstr>
       <vt:lpstr>Review</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Cell Signaling, the Big Picture</vt:lpstr>
       <vt:lpstr>Receptors and ligands</vt:lpstr>
       <vt:lpstr>Types of receptors</vt:lpstr>
       <vt:lpstr>Types of receptors</vt:lpstr>
       <vt:lpstr>Receptor tyrosine kinases (RTKs) and cancer</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Signal transduction pathway</vt:lpstr>
       <vt:lpstr>Signal transduction pathway</vt:lpstr>
       <vt:lpstr>Phosphorylation</vt:lpstr>
       <vt:lpstr>Phosphorylation via MAPK signaling pathway</vt:lpstr>
       <vt:lpstr>Signaling in the MAPK pathway is way more complex</vt:lpstr>
       <vt:lpstr>Review</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Cellular Response</vt:lpstr>
       <vt:lpstr>Gene Expression</vt:lpstr>
-      <vt:lpstr>Cellular Metabolism</vt:lpstr>
       <vt:lpstr>Big –picture outcome of cell-signaling</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Remember the MAPK signaling pathway?</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Chromosomal Translocations</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Gene Amplification</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">